--- v0 (2026-07-22)
+++ v1 (2026-09-20)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:F53"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Center</v>
       </c>
       <c r="B1" t="str">
         <v>Name</v>
       </c>
       <c r="C1" t="str">
         <v>Mobile</v>
       </c>
       <c r="D1" t="str">
         <v>Call Status</v>
       </c>
       <c r="E1" t="str">
         <v>Response</v>
       </c>
       <c r="F1" t="str">
         <v>Called At</v>
       </c>
     </row>
     <row r="2">
@@ -1015,53 +1015,513 @@
       </c>
       <c r="F29" t="str">
         <v>2026-07-22T07:13:40.936Z</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
         <v>Gudivada</v>
       </c>
       <c r="B30" t="str">
         <v>Test</v>
       </c>
       <c r="C30" t="str">
         <v>+918328134263</v>
       </c>
       <c r="D30" t="str">
         <v>completed</v>
       </c>
       <c r="E30" t="str">
         <v>1 - Interested</v>
       </c>
       <c r="F30" t="str">
         <v>2026-07-22T07:29:18.138Z</v>
       </c>
     </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B31" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C31" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D31" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E31" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F31" t="str">
+        <v>2026-07-22T11:16:23.139Z</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B32" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C32" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D32" t="str">
+        <v>no-answer</v>
+      </c>
+      <c r="E32" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F32" t="str">
+        <v>2026-07-22T11:17:54.446Z</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B33" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C33" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D33" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E33" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F33" t="str">
+        <v>2026-07-22T11:18:29.012Z</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>PlacementPro Demo Center</v>
+      </c>
+      <c r="B34" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C34" t="str">
+        <v>+919666772723</v>
+      </c>
+      <c r="D34" t="str">
+        <v>busy</v>
+      </c>
+      <c r="E34" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F34" t="str">
+        <v>2026-07-22T11:27:25.839Z</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>Gudivada</v>
+      </c>
+      <c r="B35" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C35" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D35" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E35" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F35" t="str">
+        <v>2026-07-25T07:53:08.384Z</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>Gudivada</v>
+      </c>
+      <c r="B36" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C36" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D36" t="str">
+        <v>failed</v>
+      </c>
+      <c r="E36" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F36" t="str">
+        <v>2026-07-25T07:57:01.882Z</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>Gudivada</v>
+      </c>
+      <c r="B37" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C37" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D37" t="str">
+        <v>failed</v>
+      </c>
+      <c r="E37" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F37" t="str">
+        <v>2026-07-25T07:57:45.465Z</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>Gudivada</v>
+      </c>
+      <c r="B38" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C38" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D38" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E38" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F38" t="str">
+        <v>2026-07-25T08:08:03.028Z</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>Gudivada</v>
+      </c>
+      <c r="B39" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C39" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D39" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E39" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F39" t="str">
+        <v>2026-07-25T08:14:02.532Z</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B40" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C40" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D40" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E40" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F40" t="str">
+        <v>2026-07-25T09:34:43.943Z</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>Gudivada</v>
+      </c>
+      <c r="B41" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C41" t="str">
+        <v>+916300974991</v>
+      </c>
+      <c r="D41" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E41" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F41" t="str">
+        <v>2026-07-26T07:35:14.179Z</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>Gudivada</v>
+      </c>
+      <c r="B42" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C42" t="str">
+        <v>+916300974991</v>
+      </c>
+      <c r="D42" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E42" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F42" t="str">
+        <v>2026-07-26T07:36:07.306Z</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B43" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C43" t="str">
+        <v>+919000111921</v>
+      </c>
+      <c r="D43" t="str">
+        <v>no-answer</v>
+      </c>
+      <c r="E43" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F43" t="str">
+        <v>2026-07-27T04:45:07.519Z</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B44" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C44" t="str">
+        <v>+919133215332</v>
+      </c>
+      <c r="D44" t="str">
+        <v>no-answer</v>
+      </c>
+      <c r="E44" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F44" t="str">
+        <v>2026-07-27T04:57:21.157Z</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B45" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C45" t="str">
+        <v>+919000111921</v>
+      </c>
+      <c r="D45" t="str">
+        <v>no-answer</v>
+      </c>
+      <c r="E45" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F45" t="str">
+        <v>2026-07-27T05:01:23.659Z</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B46" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C46" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D46" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E46" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F46" t="str">
+        <v>2026-07-27T05:15:28.193Z</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B47" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C47" t="str">
+        <v>+919000111921</v>
+      </c>
+      <c r="D47" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E47" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F47" t="str">
+        <v>2026-07-27T05:22:12.831Z</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B48" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C48" t="str">
+        <v>+919492552997</v>
+      </c>
+      <c r="D48" t="str">
+        <v>no-answer</v>
+      </c>
+      <c r="E48" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F48" t="str">
+        <v>2026-07-27T12:20:02.283Z</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B49" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C49" t="str">
+        <v>+919492552997</v>
+      </c>
+      <c r="D49" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E49" t="str">
+        <v>No response</v>
+      </c>
+      <c r="F49" t="str">
+        <v>2026-07-27T12:21:45.152Z</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B50" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C50" t="str">
+        <v>+919492552997</v>
+      </c>
+      <c r="D50" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E50" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F50" t="str">
+        <v>2026-07-27T12:25:19.704Z</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B51" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C51" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D51" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E51" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F51" t="str">
+        <v>2026-07-30T12:55:45.420Z</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B52" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C52" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D52" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E52" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F52" t="str">
+        <v>2026-07-31T04:27:48.007Z</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>Redsun Gdv</v>
+      </c>
+      <c r="B53" t="str">
+        <v>Test</v>
+      </c>
+      <c r="C53" t="str">
+        <v>+919666115251</v>
+      </c>
+      <c r="D53" t="str">
+        <v>completed</v>
+      </c>
+      <c r="E53" t="str">
+        <v>1 - Interested</v>
+      </c>
+      <c r="F53" t="str">
+        <v>2026-07-31T04:57:58.649Z</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F30"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F53"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Leads</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 